--- v0 (2026-07-27)
+++ v1 (2026-09-10)
@@ -423,62 +423,62 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:G4"/>
+  <dimension ref="A1:G6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="11" customWidth="1" min="1" max="1"/>
-    <col width="25" customWidth="1" min="2" max="2"/>
+    <col width="32" customWidth="1" min="2" max="2"/>
     <col width="23" customWidth="1" min="3" max="3"/>
-    <col width="7" customWidth="1" min="4" max="4"/>
+    <col width="25" customWidth="1" min="4" max="4"/>
     <col width="8" customWidth="1" min="5" max="5"/>
     <col width="13" customWidth="1" min="6" max="6"/>
     <col width="12" customWidth="1" min="7" max="7"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Mã chủ đề</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Tên chủ đề</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Icon</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Mô tả</t>
         </is>
@@ -564,44 +564,106 @@
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Địa chỉ bác sĩ</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>fas fa-map-marker-alt</t>
         </is>
       </c>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="n">
         <v>0</v>
       </c>
       <c r="F4" t="n">
         <v>0</v>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>Kích hoạt</t>
         </is>
       </c>
     </row>
+    <row r="5">
+      <c r="A5" t="inlineStr">
+        <is>
+          <t>than</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>Thuốc Dân Gian -  Bệnh Thận</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>fas fa-pills</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr"/>
+      <c r="E5" t="n">
+        <v>0</v>
+      </c>
+      <c r="F5" t="n">
+        <v>0</v>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>Kích hoạt</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="inlineStr">
+        <is>
+          <t>CD002</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>Thuốc dân gian - bệnh máu đông</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>fas fa-pills</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>Sơ mạch vành - máu đông</t>
+        </is>
+      </c>
+      <c r="E6" t="n">
+        <v>1</v>
+      </c>
+      <c r="F6" t="n">
+        <v>0</v>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>Kích hoạt</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>